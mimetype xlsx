--- v0 (2026-05-03)
+++ v1 (2026-07-03)
@@ -14,84 +14,84 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\NZ\NZ-VE\06_NZ-VE-BM\Produktionen\Internet\Funksysteme\neue Formulare\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\BS\NE\04_SDN\01_Intern\FN\17 SIM Karten Management\9_Bestellprozess\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84569AC1-AAED-4860-91DE-B3F4E6890B64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87E91CEB-7EFB-4AEA-A979-E58E89954F3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-3255" windowWidth="38640" windowHeight="21120" xr2:uid="{09693DF7-9F70-4179-A182-8B152D9A103C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{09693DF7-9F70-4179-A182-8B152D9A103C}"/>
   </bookViews>
   <sheets>
     <sheet name="Bestellung" sheetId="5" r:id="rId1"/>
     <sheet name="Tabelle1" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="Bestellung_Endgerät">Tabelle1!$B$2:$B$6</definedName>
     <definedName name="Bestellung_Profil">Tabelle1!$A$2:$A$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="75">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Seriennr.</t>
   </si>
   <si>
     <t>IMEI-Nr.</t>
   </si>
   <si>
     <t>PLZ</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Abkürzung</t>
   </si>
   <si>
     <t>Fahrzeug-Nr.</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
@@ -279,61 +279,64 @@
   <si>
     <t>Tschechien</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>Niederlande</t>
   </si>
   <si>
     <t>Belgien</t>
   </si>
   <si>
     <t>Ungarn</t>
   </si>
   <si>
     <t>Slowenien</t>
   </si>
   <si>
     <t>Die Vertragsabwicklung erfolgt auf Grundlage der Schienennetz-Nutzungsbedingungen und den darin definierten Profilen (Dokument SIM-Karten-Profilübersicht), die unter dem folgenden Web-Link in ihrer aktuellen Fassung abrufbar sind. GSM-R Roaming ist nur für kostenpflichtige Profile und nicht für kostenfreie Basis-Profile möglich.</t>
   </si>
   <si>
     <t>GSM-R Roaming ist derzeit in folgenden Ländern möglich:</t>
   </si>
   <si>
-    <t>Bitte senden Sie die ausgefüllte Bestellung als unterfertigtes PDF an die unten angegebene Email-Adresse des One Stop Shop (OSS) der ÖBB-Infrastruktur AG - Netzzugang . Nach Eintreffen der unterfertigten Bestellung wird die Bestellung bearbeitet. Der Vertrag beginnt ab Eintreffen der vollständig ausgefüllten und unterfertigten Bestellung und unserem Bereitstellen der Leistungen für Sie.</t>
+    <t>Bitte senden Sie die ausgefüllte Bestellung als unterfertigtes PDF an die unten angegebene Email-Adresse des One Stop Shop (OSS) der ÖBB-Infrastruktur AG - Netzzugang. Nach Eintreffen der unterfertigten Bestellung wird die Bestellung bearbeitet. Der Vertrag beginnt ab Eintreffen der vollständig ausgefüllten und unterfertigten Bestellung und unserem Bereitstellen der Leistungen für Sie.</t>
+  </si>
+  <si>
+    <t>Polen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -349,50 +352,55 @@
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="7.5"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1067,56 +1075,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="33" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1">
@@ -1236,50 +1238,56 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="33" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="35" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hyperlink 2" xfId="1" xr:uid="{E1C6E40F-E4D0-4198-BD3A-54AF214A1AF0}"/>
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="3" xr:uid="{96B13125-A1C4-4484-867A-045B7A075CE8}"/>
     <cellStyle name="Währung 2" xfId="4" xr:uid="{33230603-1313-4CF8-9428-B48751C3D234}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
@@ -1291,89 +1299,89 @@
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>776982</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47064</xdr:rowOff>
+      <xdr:colOff>799394</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>69476</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>68542</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>201517</xdr:rowOff>
+      <xdr:colOff>90954</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>223929</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E534CB2-A02D-8C52-4E54-644EA0F294A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8307335" y="1918446"/>
-          <a:ext cx="1782441" cy="1137397"/>
+          <a:off x="8329747" y="2232211"/>
+          <a:ext cx="1779266" cy="1140571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1639,1274 +1647,1278 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infrastruktur.oebb.at/de/geschaeftspartner/schienennetz/vertraege-regelwerke/infrastrukturnutzungsvertrag-inv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infrastruktur.oebb.at/de/geschaeftspartner/schienennetz/dokumente-und-daten/gsm-r-funk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSS.Austria@oebb.at" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4E336E9-8846-44C5-B281-B8CF4636C56F}">
   <sheetPr codeName="Tabelle4"/>
   <dimension ref="A1:O74"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="C56" sqref="C56"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E3" sqref="E3:G3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.7265625" style="6" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="16384" width="11.453125" style="6"/>
+    <col min="1" max="1" width="5.7109375" style="6" customWidth="1"/>
+    <col min="2" max="2" width="27.140625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="36.28515625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="2.7109375" style="6" customWidth="1"/>
+    <col min="5" max="10" width="11.85546875" style="6" customWidth="1"/>
+    <col min="11" max="11" width="2.42578125" style="6" customWidth="1"/>
+    <col min="12" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="26.25" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
-    <row r="2" spans="1:11" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="J2" s="7"/>
     </row>
-    <row r="3" spans="1:11" ht="34" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="93" t="s">
+    <row r="3" spans="1:11" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="94"/>
-      <c r="C3" s="95"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="93"/>
       <c r="D3" s="7"/>
-      <c r="E3" s="96" t="s">
+      <c r="E3" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="F3" s="97"/>
-      <c r="G3" s="98"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="96"/>
       <c r="H3" s="7"/>
-      <c r="I3" s="64" t="s">
+      <c r="I3" s="119" t="s">
         <v>72</v>
       </c>
-      <c r="J3" s="65"/>
-[...2 lines deleted...]
-      <c r="A4" s="99" t="s">
+      <c r="J3" s="120"/>
+    </row>
+    <row r="4" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="97" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="100"/>
+      <c r="B4" s="98"/>
       <c r="C4" s="9"/>
       <c r="D4" s="7"/>
-      <c r="E4" s="103"/>
-[...1 lines deleted...]
-      <c r="G4" s="105"/>
+      <c r="E4" s="101"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="103"/>
       <c r="H4" s="7"/>
       <c r="I4" s="53" t="s">
         <v>63</v>
       </c>
       <c r="J4" s="54" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="66" t="s">
+    <row r="5" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="67"/>
+      <c r="B5" s="65"/>
       <c r="C5" s="10"/>
       <c r="D5" s="7"/>
-      <c r="E5" s="102"/>
-[...1 lines deleted...]
-      <c r="G5" s="102"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="100"/>
       <c r="H5" s="7"/>
       <c r="I5" s="55" t="s">
         <v>64</v>
       </c>
       <c r="J5" s="56" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="66" t="s">
+    <row r="6" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="B6" s="101"/>
+      <c r="B6" s="99"/>
       <c r="C6" s="10"/>
       <c r="D6" s="7"/>
-      <c r="E6" s="102"/>
-[...1 lines deleted...]
-      <c r="G6" s="102"/>
+      <c r="E6" s="100"/>
+      <c r="F6" s="100"/>
+      <c r="G6" s="100"/>
       <c r="H6" s="44"/>
       <c r="I6" s="55" t="s">
         <v>65</v>
       </c>
       <c r="J6" s="57" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="66" t="s">
+    <row r="7" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="67"/>
+      <c r="B7" s="65"/>
       <c r="C7" s="10"/>
       <c r="D7" s="7"/>
-      <c r="E7" s="102"/>
-[...1 lines deleted...]
-      <c r="G7" s="102"/>
+      <c r="E7" s="100"/>
+      <c r="F7" s="100"/>
+      <c r="G7" s="100"/>
       <c r="H7" s="45"/>
-      <c r="I7" s="58" t="s">
+      <c r="I7" s="55" t="s">
         <v>66</v>
       </c>
-      <c r="J7" s="59" t="s">
+      <c r="J7" s="57" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="66" t="s">
+    <row r="8" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="67"/>
+      <c r="B8" s="65"/>
       <c r="C8" s="10"/>
       <c r="D8" s="7"/>
-      <c r="E8" s="102"/>
-[...1 lines deleted...]
-      <c r="G8" s="102"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
       <c r="H8" s="45"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="66" t="s">
+      <c r="I8" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="J8" s="59"/>
+    </row>
+    <row r="9" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="67"/>
+      <c r="B9" s="65"/>
       <c r="C9" s="10"/>
       <c r="D9" s="7"/>
-      <c r="E9" s="102"/>
-[...1 lines deleted...]
-      <c r="G9" s="102"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
       <c r="H9" s="45"/>
     </row>
-    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="66" t="s">
+    <row r="10" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="67"/>
+      <c r="B10" s="65"/>
       <c r="C10" s="10"/>
       <c r="D10" s="7"/>
-      <c r="E10" s="102"/>
-[...1 lines deleted...]
-      <c r="G10" s="102"/>
+      <c r="E10" s="100"/>
+      <c r="F10" s="100"/>
+      <c r="G10" s="100"/>
       <c r="H10" s="44"/>
     </row>
-    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="66" t="s">
+    <row r="11" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="67"/>
+      <c r="B11" s="65"/>
       <c r="C11" s="10"/>
       <c r="D11" s="7"/>
-      <c r="E11" s="102"/>
-[...1 lines deleted...]
-      <c r="G11" s="102"/>
+      <c r="E11" s="100"/>
+      <c r="F11" s="100"/>
+      <c r="G11" s="100"/>
       <c r="H11" s="45"/>
     </row>
-    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="66" t="s">
+    <row r="12" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="67"/>
+      <c r="B12" s="65"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
-      <c r="E12" s="102"/>
-[...1 lines deleted...]
-      <c r="G12" s="102"/>
+      <c r="E12" s="100"/>
+      <c r="F12" s="100"/>
+      <c r="G12" s="100"/>
       <c r="H12" s="45"/>
     </row>
-    <row r="13" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="68" t="s">
+    <row r="13" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="69"/>
+      <c r="B13" s="67"/>
       <c r="C13" s="20"/>
       <c r="D13" s="7"/>
-      <c r="E13" s="102"/>
-[...1 lines deleted...]
-      <c r="G13" s="102"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="100"/>
+      <c r="G13" s="100"/>
       <c r="H13" s="45"/>
     </row>
-    <row r="14" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13"/>
       <c r="B14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
     </row>
-    <row r="15" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="21"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
     </row>
-    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="70" t="s">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="68" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="71"/>
-[...2 lines deleted...]
-      <c r="E16" s="76" t="s">
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="74" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>39</v>
       </c>
       <c r="G16" s="46"/>
     </row>
-    <row r="17" spans="1:15" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E17" s="77"/>
+    <row r="17" spans="1:15" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="75"/>
       <c r="F17" s="23" t="s">
         <v>40</v>
       </c>
       <c r="G17" s="46"/>
     </row>
-    <row r="18" spans="1:15" ht="21.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="78" t="s">
+    <row r="18" spans="1:15" ht="21.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="76" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="79"/>
-[...1 lines deleted...]
-      <c r="D18" s="80"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="78"/>
       <c r="E18" s="24" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="25">
         <v>29</v>
       </c>
       <c r="G18" s="46"/>
     </row>
-    <row r="19" spans="1:15" ht="21.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="81" t="s">
+    <row r="19" spans="1:15" ht="21.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="82"/>
-[...1 lines deleted...]
-      <c r="D19" s="83"/>
+      <c r="B19" s="80"/>
+      <c r="C19" s="80"/>
+      <c r="D19" s="81"/>
       <c r="E19" s="26" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="27">
         <v>11.9</v>
       </c>
       <c r="G19" s="46"/>
     </row>
-    <row r="20" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2"/>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
-    <row r="21" spans="1:15" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="91" t="s">
+    <row r="21" spans="1:15" s="15" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="89" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="85" t="s">
+      <c r="C21" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="D21" s="85"/>
-[...4 lines deleted...]
-      <c r="I21" s="85" t="s">
+      <c r="D21" s="83"/>
+      <c r="E21" s="83"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="J21" s="86"/>
+      <c r="J21" s="84"/>
       <c r="K21" s="49"/>
       <c r="L21" s="49"/>
       <c r="M21" s="49"/>
       <c r="N21" s="49"/>
       <c r="O21" s="49"/>
     </row>
-    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="92"/>
+    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="90"/>
       <c r="B22" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="C22" s="106" t="s">
+      <c r="C22" s="104" t="s">
         <v>24</v>
       </c>
-      <c r="D22" s="106"/>
-      <c r="E22" s="106" t="s">
+      <c r="D22" s="104"/>
+      <c r="E22" s="104" t="s">
         <v>1</v>
       </c>
-      <c r="F22" s="106"/>
-      <c r="G22" s="106" t="s">
+      <c r="F22" s="104"/>
+      <c r="G22" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="H22" s="106"/>
-[...1 lines deleted...]
-      <c r="J22" s="88"/>
+      <c r="H22" s="104"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="86"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="50"/>
       <c r="N22" s="50"/>
       <c r="O22" s="50"/>
     </row>
-    <row r="23" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35">
         <v>1</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="C23" s="84" t="s">
-[...7 lines deleted...]
-      <c r="I23" s="89" t="s">
+      <c r="C23" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="82"/>
+      <c r="E23" s="105"/>
+      <c r="F23" s="105"/>
+      <c r="G23" s="105"/>
+      <c r="H23" s="105"/>
+      <c r="I23" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="J23" s="90"/>
+      <c r="J23" s="88"/>
       <c r="K23" s="51"/>
       <c r="L23" s="51"/>
       <c r="M23" s="51"/>
       <c r="N23" s="51"/>
       <c r="O23" s="51"/>
     </row>
-    <row r="24" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37">
         <v>2</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C24" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I24" s="109" t="s">
+      <c r="C24" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="100"/>
+      <c r="E24" s="106"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J24" s="110"/>
+      <c r="J24" s="108"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="51"/>
       <c r="N24" s="51"/>
       <c r="O24" s="51"/>
     </row>
-    <row r="25" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="37">
         <v>3</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C25" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I25" s="109" t="s">
+      <c r="C25" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="100"/>
+      <c r="E25" s="106"/>
+      <c r="F25" s="106"/>
+      <c r="G25" s="106"/>
+      <c r="H25" s="106"/>
+      <c r="I25" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J25" s="110"/>
+      <c r="J25" s="108"/>
       <c r="K25" s="51"/>
       <c r="L25" s="51"/>
       <c r="M25" s="51"/>
       <c r="N25" s="51"/>
       <c r="O25" s="51"/>
     </row>
-    <row r="26" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="37">
         <v>4</v>
       </c>
       <c r="B26" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C26" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I26" s="109" t="s">
+      <c r="C26" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="100"/>
+      <c r="E26" s="106"/>
+      <c r="F26" s="106"/>
+      <c r="G26" s="106"/>
+      <c r="H26" s="106"/>
+      <c r="I26" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J26" s="110"/>
+      <c r="J26" s="108"/>
       <c r="K26" s="51"/>
       <c r="L26" s="51"/>
       <c r="M26" s="51"/>
       <c r="N26" s="51"/>
       <c r="O26" s="51"/>
     </row>
-    <row r="27" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="37">
         <v>5</v>
       </c>
       <c r="B27" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C27" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I27" s="109" t="s">
+      <c r="C27" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="100"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="106"/>
+      <c r="H27" s="106"/>
+      <c r="I27" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J27" s="110"/>
+      <c r="J27" s="108"/>
       <c r="K27" s="51"/>
       <c r="L27" s="51"/>
       <c r="M27" s="51"/>
       <c r="N27" s="51"/>
       <c r="O27" s="51"/>
     </row>
-    <row r="28" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="37">
         <v>6</v>
       </c>
       <c r="B28" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C28" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I28" s="109" t="s">
+      <c r="C28" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="100"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
+      <c r="I28" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J28" s="110"/>
+      <c r="J28" s="108"/>
       <c r="K28" s="51"/>
       <c r="L28" s="51"/>
       <c r="M28" s="51"/>
       <c r="N28" s="51"/>
       <c r="O28" s="51"/>
     </row>
-    <row r="29" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="37">
         <v>7</v>
       </c>
       <c r="B29" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C29" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I29" s="109" t="s">
+      <c r="C29" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29" s="100"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J29" s="110"/>
+      <c r="J29" s="108"/>
       <c r="K29" s="51"/>
       <c r="L29" s="51"/>
       <c r="M29" s="51"/>
       <c r="N29" s="51"/>
       <c r="O29" s="51"/>
     </row>
-    <row r="30" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="37">
         <v>8</v>
       </c>
       <c r="B30" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C30" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I30" s="109" t="s">
+      <c r="C30" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D30" s="100"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J30" s="110"/>
+      <c r="J30" s="108"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="51"/>
       <c r="N30" s="51"/>
       <c r="O30" s="51"/>
     </row>
-    <row r="31" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37">
         <v>9</v>
       </c>
       <c r="B31" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C31" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I31" s="109" t="s">
+      <c r="C31" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="100"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
+      <c r="I31" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J31" s="110"/>
+      <c r="J31" s="108"/>
       <c r="K31" s="51"/>
       <c r="L31" s="51"/>
       <c r="M31" s="51"/>
       <c r="N31" s="51"/>
       <c r="O31" s="51"/>
     </row>
-    <row r="32" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="37">
         <v>10</v>
       </c>
       <c r="B32" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C32" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I32" s="109" t="s">
+      <c r="C32" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="100"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
+      <c r="I32" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J32" s="110"/>
+      <c r="J32" s="108"/>
       <c r="K32" s="51"/>
       <c r="L32" s="51"/>
       <c r="M32" s="51"/>
       <c r="N32" s="51"/>
       <c r="O32" s="51"/>
     </row>
-    <row r="33" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="37">
         <v>11</v>
       </c>
       <c r="B33" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C33" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I33" s="109" t="s">
+      <c r="C33" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" s="100"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
+      <c r="I33" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J33" s="110"/>
+      <c r="J33" s="108"/>
       <c r="K33" s="30"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="30"/>
       <c r="O33" s="30"/>
     </row>
-    <row r="34" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="37">
         <v>12</v>
       </c>
       <c r="B34" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C34" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I34" s="109" t="s">
+      <c r="C34" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="100"/>
+      <c r="E34" s="106"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="106"/>
+      <c r="H34" s="106"/>
+      <c r="I34" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J34" s="110"/>
+      <c r="J34" s="108"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="30"/>
       <c r="N34" s="30"/>
       <c r="O34" s="30"/>
     </row>
-    <row r="35" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="37">
         <v>13</v>
       </c>
       <c r="B35" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C35" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I35" s="109" t="s">
+      <c r="C35" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" s="100"/>
+      <c r="E35" s="106"/>
+      <c r="F35" s="106"/>
+      <c r="G35" s="106"/>
+      <c r="H35" s="106"/>
+      <c r="I35" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J35" s="110"/>
+      <c r="J35" s="108"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="30"/>
     </row>
-    <row r="36" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="37">
         <v>14</v>
       </c>
       <c r="B36" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C36" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I36" s="109" t="s">
+      <c r="C36" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="100"/>
+      <c r="E36" s="106"/>
+      <c r="F36" s="106"/>
+      <c r="G36" s="106"/>
+      <c r="H36" s="106"/>
+      <c r="I36" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J36" s="110"/>
+      <c r="J36" s="108"/>
       <c r="K36" s="30"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
       <c r="N36" s="30"/>
       <c r="O36" s="30"/>
     </row>
-    <row r="37" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="37">
         <v>15</v>
       </c>
       <c r="B37" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C37" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I37" s="109" t="s">
+      <c r="C37" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D37" s="100"/>
+      <c r="E37" s="106"/>
+      <c r="F37" s="106"/>
+      <c r="G37" s="106"/>
+      <c r="H37" s="106"/>
+      <c r="I37" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J37" s="110"/>
+      <c r="J37" s="108"/>
       <c r="K37" s="30"/>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
       <c r="N37" s="30"/>
       <c r="O37" s="30"/>
     </row>
-    <row r="38" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="37">
         <v>16</v>
       </c>
       <c r="B38" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C38" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I38" s="109" t="s">
+      <c r="C38" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D38" s="100"/>
+      <c r="E38" s="106"/>
+      <c r="F38" s="106"/>
+      <c r="G38" s="106"/>
+      <c r="H38" s="106"/>
+      <c r="I38" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J38" s="110"/>
+      <c r="J38" s="108"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
       <c r="N38" s="30"/>
       <c r="O38" s="30"/>
     </row>
-    <row r="39" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="37">
         <v>17</v>
       </c>
       <c r="B39" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C39" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I39" s="109" t="s">
+      <c r="C39" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" s="100"/>
+      <c r="E39" s="106"/>
+      <c r="F39" s="106"/>
+      <c r="G39" s="106"/>
+      <c r="H39" s="106"/>
+      <c r="I39" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J39" s="110"/>
+      <c r="J39" s="108"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
       <c r="N39" s="30"/>
       <c r="O39" s="30"/>
     </row>
-    <row r="40" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="37">
         <v>18</v>
       </c>
       <c r="B40" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C40" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I40" s="109" t="s">
+      <c r="C40" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D40" s="100"/>
+      <c r="E40" s="106"/>
+      <c r="F40" s="106"/>
+      <c r="G40" s="106"/>
+      <c r="H40" s="106"/>
+      <c r="I40" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J40" s="110"/>
+      <c r="J40" s="108"/>
       <c r="K40" s="30"/>
       <c r="L40" s="30"/>
       <c r="M40" s="30"/>
       <c r="N40" s="30"/>
       <c r="O40" s="30"/>
     </row>
-    <row r="41" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="37">
         <v>19</v>
       </c>
       <c r="B41" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="C41" s="102" t="s">
-[...7 lines deleted...]
-      <c r="I41" s="109" t="s">
+      <c r="C41" s="100" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="100"/>
+      <c r="E41" s="106"/>
+      <c r="F41" s="106"/>
+      <c r="G41" s="106"/>
+      <c r="H41" s="106"/>
+      <c r="I41" s="107" t="s">
         <v>0</v>
       </c>
-      <c r="J41" s="110"/>
+      <c r="J41" s="108"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
       <c r="N41" s="30"/>
       <c r="O41" s="30"/>
     </row>
-    <row r="42" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:15" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="38">
         <v>20</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="C42" s="120" t="s">
-[...7 lines deleted...]
-      <c r="I42" s="112" t="s">
+      <c r="C42" s="118" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="118"/>
+      <c r="E42" s="109"/>
+      <c r="F42" s="109"/>
+      <c r="G42" s="109"/>
+      <c r="H42" s="109"/>
+      <c r="I42" s="110" t="s">
         <v>0</v>
       </c>
-      <c r="J42" s="113"/>
+      <c r="J42" s="111"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
       <c r="N42" s="30"/>
       <c r="O42" s="30"/>
     </row>
-    <row r="43" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="48"/>
       <c r="B43" s="48"/>
       <c r="C43" s="48"/>
       <c r="D43" s="48"/>
       <c r="E43" s="48"/>
       <c r="F43" s="48"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="48"/>
       <c r="J43" s="48"/>
       <c r="K43" s="30"/>
       <c r="L43" s="30"/>
       <c r="M43" s="30"/>
       <c r="N43" s="30"/>
       <c r="O43" s="30"/>
     </row>
-    <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="114" t="s">
+    <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="112" t="s">
         <v>59</v>
       </c>
-      <c r="B44" s="115"/>
-[...7 lines deleted...]
-      <c r="J44" s="115"/>
+      <c r="B44" s="113"/>
+      <c r="C44" s="113"/>
+      <c r="D44" s="113"/>
+      <c r="E44" s="113"/>
+      <c r="F44" s="113"/>
+      <c r="G44" s="113"/>
+      <c r="H44" s="113"/>
+      <c r="I44" s="113"/>
+      <c r="J44" s="113"/>
       <c r="K44" s="30"/>
       <c r="L44" s="30"/>
       <c r="M44" s="30"/>
       <c r="N44" s="30"/>
       <c r="O44" s="30"/>
     </row>
-    <row r="45" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="115" t="s">
+    <row r="45" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="113" t="s">
         <v>73</v>
       </c>
-      <c r="B45" s="115"/>
-[...7 lines deleted...]
-      <c r="J45" s="115"/>
+      <c r="B45" s="113"/>
+      <c r="C45" s="113"/>
+      <c r="D45" s="113"/>
+      <c r="E45" s="113"/>
+      <c r="F45" s="113"/>
+      <c r="G45" s="113"/>
+      <c r="H45" s="113"/>
+      <c r="I45" s="113"/>
+      <c r="J45" s="113"/>
       <c r="K45" s="30"/>
       <c r="L45" s="30"/>
       <c r="M45" s="30"/>
       <c r="N45" s="30"/>
       <c r="O45" s="30"/>
     </row>
-    <row r="46" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="116" t="s">
+    <row r="46" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="114" t="s">
         <v>58</v>
       </c>
-      <c r="B46" s="116"/>
-[...7 lines deleted...]
-      <c r="J46" s="116"/>
+      <c r="B46" s="114"/>
+      <c r="C46" s="114"/>
+      <c r="D46" s="114"/>
+      <c r="E46" s="114"/>
+      <c r="F46" s="114"/>
+      <c r="G46" s="114"/>
+      <c r="H46" s="114"/>
+      <c r="I46" s="114"/>
+      <c r="J46" s="114"/>
       <c r="K46" s="30"/>
       <c r="L46" s="30"/>
       <c r="M46" s="30"/>
       <c r="N46" s="30"/>
       <c r="O46" s="30"/>
     </row>
-    <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="114" t="s">
+    <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="112" t="s">
         <v>57</v>
       </c>
-      <c r="B47" s="115"/>
-[...10 lines deleted...]
-      <c r="A48" s="115" t="s">
+      <c r="B47" s="113"/>
+      <c r="C47" s="113"/>
+      <c r="D47" s="113"/>
+      <c r="E47" s="113"/>
+      <c r="F47" s="113"/>
+      <c r="G47" s="113"/>
+      <c r="H47" s="113"/>
+      <c r="I47" s="113"/>
+      <c r="J47" s="113"/>
+    </row>
+    <row r="48" spans="1:15" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="113" t="s">
         <v>71</v>
       </c>
-      <c r="B48" s="115"/>
-[...10 lines deleted...]
-      <c r="A49" s="118" t="s">
+      <c r="B48" s="113"/>
+      <c r="C48" s="113"/>
+      <c r="D48" s="113"/>
+      <c r="E48" s="113"/>
+      <c r="F48" s="113"/>
+      <c r="G48" s="113"/>
+      <c r="H48" s="113"/>
+      <c r="I48" s="113"/>
+      <c r="J48" s="113"/>
+    </row>
+    <row r="49" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="116" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="119"/>
-[...10 lines deleted...]
-      <c r="A50" s="114" t="s">
+      <c r="B49" s="117"/>
+      <c r="C49" s="117"/>
+      <c r="D49" s="117"/>
+      <c r="E49" s="117"/>
+      <c r="F49" s="117"/>
+      <c r="G49" s="117"/>
+      <c r="H49" s="117"/>
+      <c r="I49" s="117"/>
+      <c r="J49" s="117"/>
+    </row>
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="112" t="s">
         <v>55</v>
       </c>
-      <c r="B50" s="115"/>
-[...10 lines deleted...]
-      <c r="A51" s="115" t="s">
+      <c r="B50" s="113"/>
+      <c r="C50" s="113"/>
+      <c r="D50" s="113"/>
+      <c r="E50" s="113"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="113"/>
+      <c r="H50" s="113"/>
+      <c r="I50" s="113"/>
+      <c r="J50" s="113"/>
+    </row>
+    <row r="51" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="113" t="s">
         <v>56</v>
       </c>
-      <c r="B51" s="115"/>
-[...10 lines deleted...]
-      <c r="A52" s="118" t="s">
+      <c r="B51" s="113"/>
+      <c r="C51" s="113"/>
+      <c r="D51" s="113"/>
+      <c r="E51" s="113"/>
+      <c r="F51" s="113"/>
+      <c r="G51" s="113"/>
+      <c r="H51" s="113"/>
+      <c r="I51" s="113"/>
+      <c r="J51" s="113"/>
+    </row>
+    <row r="52" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="116" t="s">
         <v>60</v>
       </c>
-      <c r="B52" s="119"/>
-[...10 lines deleted...]
-      <c r="A53" s="114" t="s">
+      <c r="B52" s="117"/>
+      <c r="C52" s="117"/>
+      <c r="D52" s="117"/>
+      <c r="E52" s="117"/>
+      <c r="F52" s="117"/>
+      <c r="G52" s="117"/>
+      <c r="H52" s="117"/>
+      <c r="I52" s="117"/>
+      <c r="J52" s="117"/>
+    </row>
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="B53" s="115"/>
-[...10 lines deleted...]
-      <c r="A54" s="115" t="s">
+      <c r="B53" s="113"/>
+      <c r="C53" s="113"/>
+      <c r="D53" s="113"/>
+      <c r="E53" s="113"/>
+      <c r="F53" s="113"/>
+      <c r="G53" s="113"/>
+      <c r="H53" s="113"/>
+      <c r="I53" s="113"/>
+      <c r="J53" s="113"/>
+    </row>
+    <row r="54" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="113" t="s">
         <v>61</v>
       </c>
-      <c r="B54" s="115"/>
-[...9 lines deleted...]
-    <row r="55" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="B54" s="113"/>
+      <c r="C54" s="113"/>
+      <c r="D54" s="113"/>
+      <c r="E54" s="113"/>
+      <c r="F54" s="113"/>
+      <c r="G54" s="113"/>
+      <c r="H54" s="113"/>
+      <c r="I54" s="113"/>
+      <c r="J54" s="113"/>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A55" s="18"/>
       <c r="B55" s="18"/>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="18"/>
     </row>
-    <row r="56" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B56" s="6"/>
     </row>
-    <row r="57" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B57" s="6"/>
     </row>
-    <row r="58" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B58" s="6"/>
     </row>
-    <row r="59" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A59" s="18"/>
       <c r="B59" s="18"/>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
       <c r="E59" s="18"/>
       <c r="F59" s="18"/>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="18"/>
       <c r="K59" s="5"/>
     </row>
-    <row r="60" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A60" s="18"/>
       <c r="B60" s="18"/>
       <c r="C60" s="18"/>
       <c r="D60" s="18"/>
       <c r="E60" s="18"/>
       <c r="F60" s="18"/>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="18"/>
       <c r="K60" s="5"/>
     </row>
-    <row r="61" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A61" s="52"/>
       <c r="B61" s="52"/>
       <c r="C61" s="52"/>
       <c r="D61" s="52"/>
       <c r="E61" s="52"/>
       <c r="F61" s="52"/>
       <c r="G61" s="52"/>
       <c r="H61" s="52"/>
       <c r="I61" s="52"/>
       <c r="J61" s="52"/>
       <c r="K61" s="5"/>
     </row>
-    <row r="62" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A62" s="18"/>
       <c r="B62" s="18"/>
       <c r="C62" s="18"/>
       <c r="D62" s="18"/>
       <c r="E62" s="18"/>
       <c r="F62" s="18"/>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="18"/>
       <c r="K62" s="5"/>
     </row>
-    <row r="63" spans="1:11" ht="13" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A63" s="63"/>
       <c r="B63" s="63"/>
       <c r="C63" s="63"/>
       <c r="D63" s="63"/>
       <c r="E63" s="63"/>
-      <c r="F63" s="117" t="s">
+      <c r="F63" s="115" t="s">
         <v>62</v>
       </c>
-      <c r="G63" s="117"/>
-[...2 lines deleted...]
-      <c r="J63" s="117"/>
+      <c r="G63" s="115"/>
+      <c r="H63" s="115"/>
+      <c r="I63" s="115"/>
+      <c r="J63" s="115"/>
       <c r="K63" s="5"/>
     </row>
-    <row r="64" spans="1:11" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A64" s="61"/>
       <c r="B64" s="61"/>
       <c r="C64" s="61"/>
       <c r="D64" s="61"/>
       <c r="E64" s="61"/>
       <c r="F64" s="61"/>
       <c r="G64" s="61"/>
       <c r="H64" s="61"/>
       <c r="I64" s="61"/>
       <c r="J64" s="31"/>
       <c r="K64" s="5"/>
     </row>
-    <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A65" s="47"/>
       <c r="B65" s="60"/>
       <c r="C65" s="60"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="47"/>
       <c r="I65" s="47"/>
       <c r="J65" s="18"/>
     </row>
-    <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A66" s="18"/>
       <c r="B66" s="62"/>
       <c r="C66" s="62"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="K66" s="30"/>
       <c r="L66" s="30"/>
     </row>
-    <row r="67" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="48"/>
       <c r="B67" s="48"/>
       <c r="C67" s="48"/>
       <c r="D67" s="48"/>
       <c r="E67" s="48"/>
       <c r="F67" s="48"/>
       <c r="G67" s="48"/>
       <c r="H67" s="48"/>
       <c r="I67" s="48"/>
       <c r="J67" s="48"/>
     </row>
-    <row r="68" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="48"/>
       <c r="B68" s="48"/>
       <c r="C68" s="48"/>
       <c r="D68" s="48"/>
       <c r="E68" s="48"/>
       <c r="F68" s="48"/>
       <c r="G68" s="48"/>
       <c r="H68" s="48"/>
       <c r="I68" s="48"/>
       <c r="J68" s="48"/>
     </row>
-    <row r="69" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="48"/>
       <c r="B69" s="48"/>
       <c r="C69" s="48"/>
       <c r="D69" s="48"/>
       <c r="E69" s="48"/>
       <c r="F69" s="48"/>
       <c r="G69" s="48"/>
       <c r="H69" s="48"/>
       <c r="I69" s="48"/>
       <c r="J69" s="48"/>
     </row>
-    <row r="70" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="48"/>
       <c r="B70" s="48"/>
       <c r="C70" s="48"/>
       <c r="D70" s="48"/>
       <c r="E70" s="48"/>
       <c r="F70" s="48"/>
       <c r="G70" s="48"/>
       <c r="H70" s="48"/>
       <c r="I70" s="48"/>
       <c r="J70" s="48"/>
     </row>
-    <row r="71" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="48"/>
       <c r="B71" s="48"/>
       <c r="C71" s="48"/>
       <c r="D71" s="48"/>
       <c r="E71" s="48"/>
       <c r="F71" s="48"/>
       <c r="G71" s="48"/>
       <c r="H71" s="48"/>
       <c r="I71" s="48"/>
       <c r="J71" s="48"/>
     </row>
-    <row r="72" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="48"/>
       <c r="B72" s="48"/>
       <c r="C72" s="48"/>
       <c r="D72" s="48"/>
       <c r="E72" s="48"/>
       <c r="F72" s="48"/>
       <c r="G72" s="48"/>
       <c r="H72" s="48"/>
       <c r="I72" s="48"/>
       <c r="J72" s="48"/>
     </row>
-    <row r="73" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="74" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="125">
     <mergeCell ref="A44:J44"/>
     <mergeCell ref="A46:J46"/>
     <mergeCell ref="I38:J38"/>
     <mergeCell ref="F63:J63"/>
     <mergeCell ref="A51:J51"/>
     <mergeCell ref="A50:J50"/>
     <mergeCell ref="A47:J47"/>
     <mergeCell ref="A53:J53"/>
     <mergeCell ref="A54:J54"/>
     <mergeCell ref="A45:J45"/>
     <mergeCell ref="A48:J48"/>
     <mergeCell ref="A49:J49"/>
     <mergeCell ref="A52:J52"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="E39:F39"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="I39:J39"/>
     <mergeCell ref="E40:F40"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="I40:J40"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="E41:F41"/>
@@ -3022,233 +3034,239 @@
     <cfRule type="expression" dxfId="0" priority="2" stopIfTrue="1">
       <formula>"Wenn($J$7=""CAB"";WAHR;FALSCH)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B23:B42" xr:uid="{651F89EF-B9E4-4A1F-980D-3A2C73C5EEE5}">
       <formula1>Bestellung_Profil</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C23:C42" xr:uid="{A5E3378D-5CBF-4A10-9CAA-07A4DFA6786B}">
       <formula1>Bestellung_Endgerät</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A46" r:id="rId1" display="mailto:OSS.Austria@oebb.at" xr:uid="{4DE0ADAA-C885-4A68-9C9B-4F0FF58DAA7D}"/>
     <hyperlink ref="A49" r:id="rId2" xr:uid="{C6CF41CA-26EF-49D3-BFCE-72A0EF9F6D75}"/>
     <hyperlink ref="A52" r:id="rId3" xr:uid="{11156317-56BD-4748-9145-D76C61D23EAB}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="65" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId4"/>
   <headerFooter>
     <oddHeader>&amp;L
 &amp;R&amp;G</oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;8ÖBB-Infrastruktur AG
 Praterstern 3, 1020 Wien
 FN 71396w HG Wien, DVR 0063533, UID ATU 16210507
-Formular Stand 14.04.2026&amp;C&amp;8&amp;F&amp;R&amp;8Seite 1 von &amp;N </oddFooter>
+Formular Stand 17.06.2026&amp;C&amp;8&amp;F&amp;R&amp;8Seite 1 von &amp;N </oddFooter>
   </headerFooter>
   <drawing r:id="rId5"/>
   <legacyDrawingHF r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D72A6D03-9905-4117-9D40-B3FF7314950F}">
   <sheetPr codeName="Tabelle2">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:C37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="41.1796875" style="32" customWidth="1"/>
-    <col min="2" max="2" width="43.1796875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="41.140625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="43.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="33" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="40" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="41" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="41" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="42"/>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="32" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="32" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A20" s="32" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A21" s="32" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A22" s="32" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A23" s="32" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A24" s="32" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A25" s="32" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="35" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="35" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C35" s="1"/>
     </row>
-    <row r="36" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="36" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C36" s="1"/>
     </row>
-    <row r="37" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="37" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C37" s="1"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8" xr:uid="{40629B8A-E541-444A-B552-BF0372B1F8E8}">
       <formula1>Bestellung_Profil</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{176F5B78-44AB-41D1-ABE1-F1FDA46134C7}">
       <formula1>Wahl</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100774B253DFB71714FB5371A716A19F2C7" ma:contentTypeVersion="4" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="0d44a0657ca56c4fd11463f0f1a5af30">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9604e99a-77dc-40fb-a5a2-78b8138e1e1a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5304fd3c92be6e6225fea8207aac133d" ns2:_="">
     <xsd:import namespace="9604e99a-77dc-40fb-a5a2-78b8138e1e1a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9604e99a-77dc-40fb-a5a2-78b8138e1e1a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -3348,126 +3366,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A c W 9 b X D Z n N L K l A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n D z C G k J 8 S 4 1 Y S E 4 1 x 2 5 Q K j V A M L Z a 7 u f B I X k G M z 5 3 L + e Z b z N w u V 8 j H t g n O q r e 6 M x l i m K J A G d m V 2 l Q Z G t w h T F D O Y S 3 k U V Q q m G R j 0 9 G W G a q d O 6 W E e O + x j 3 H X V y S i l J F 9 s d r I W r U C f W T 9 X w 6 1 s U 4 Y q R C H 3 X M M j z C b z T F L a I w p k D e F Q p u v E U 2 D H + 0 P h O X Q u K F X v F T h Y g v k H Y G 8 T v A 7 U E s D B B Q A A g A I A H F v W 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B x b 1 t c K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A B x b 1 t c N m c 0 s q U A A A D 3 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A c W 9 b X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B x b 1 t c K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A a 2 U N H L + H 9 k + 6 R x a W t E s t 0 A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A k j Y + 8 3 E U v j K t v d c O w / q Z O g P O m i c h X 4 c r b k H V G C b l d / w A A A A A O g A A A A A I A A C A A A A D Z p e z K f l D q w V R s M O 7 V m F n g x H p 0 6 1 I 4 H c e E I T 6 2 j a D + j 1 A A A A D O 3 C t W R n 9 z 9 Q s S F Z I F M V v Z 5 X x Z T B q B E D e k z M B e 7 S E c Q X S A v M S c D 0 2 l V H b Z Z A r r 7 p v D O q v 5 5 i w N 5 f R L n S J C 4 d l 0 z G + d T + V 7 U I Q d J c D a i 2 D y V k A A A A A H o V 2 l 1 m w U D + r 4 a A C G P T y l b u m T + a 0 O i F l p Z 5 v R N s v F A p 8 Z A n b + A j U C f H e F R H 6 k G I d 9 q 6 X p B T D 7 T m k s Z t v m X e r I < / D a t a M a s h u p > 
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/item5.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A c W 9 b X D Z n N L K l A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n D z C G k J 8 S 4 1 Y S E 4 1 x 2 5 Q K j V A M L Z a 7 u f B I X k G M z 5 3 L + e Z b z N w u V 8 j H t g n O q r e 6 M x l i m K J A G d m V 2 l Q Z G t w h T F D O Y S 3 k U V Q q m G R j 0 9 G W G a q d O 6 W E e O + x j 3 H X V y S i l J F 9 s d r I W r U C f W T 9 X w 6 1 s U 4 Y q R C H 3 X M M j z C b z T F L a I w p k D e F Q p u v E U 2 D H + 0 P h O X Q u K F X v F T h Y g v k H Y G 8 T v A 7 U E s D B B Q A A g A I A H F v W 1 w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A B x b 1 t c K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A B x b 1 t c N m c 0 s q U A A A D 3 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A c W 9 b X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A B x b 1 t c K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A a 2 U N H L + H 9 k + 6 R x a W t E s t 0 A A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A k j Y + 8 3 E U v j K t v d c O w / q Z O g P O m i c h X 4 c r b k H V G C b l d / w A A A A A O g A A A A A I A A C A A A A D Z p e z K f l D q w V R s M O 7 V m F n g x H p 0 6 1 I 4 H c e E I T 6 2 j a D + j 1 A A A A D O 3 C t W R n 9 z 9 Q s S F Z I F M V v Z 5 X x Z T B q B E D e k z M B e 7 S E c Q X S A v M S c D 0 2 l V H b Z Z A r r 7 p v D O q v 5 5 i w N 5 f R L n S J C 4 d l 0 z G + d T + V 7 U I Q d J c D a i 2 D y V k A A A A A H o V 2 l 1 m w U D + r 4 a A C G P T y l b u m T + a 0 O i F l p Z 5 v R N s v F A p 8 Z A n b + A j U C f H e F R H 6 k G I d 9 q 6 X p B T D 7 T m k s Z t v m X e r I < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4793ACB-E62B-4C19-9EF7-E5E30936C842}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="9604e99a-77dc-40fb-a5a2-78b8138e1e1a"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B82F6A68-0A2E-46A4-8238-70B7B87190CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9604e99a-77dc-40fb-a5a2-78b8138e1e1a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19FF4608-1CE2-48D4-8B6F-48D24018642D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11EEE71E-4F1B-49D0-AACD-5FBF4ECA6333}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C6F73E6-23BB-43F8-A0E0-8BBE344508AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{01b17ab5-333e-429e-a494-22d5f1466e5c}" enabled="1" method="Privileged" siteId="{085c0b65-6a84-4006-851e-5faa7ec5367e}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>